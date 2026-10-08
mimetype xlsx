--- v6 (2026-08-24)
+++ v7 (2026-10-08)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R695958d2659a4d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e334003a45f45c5bf4611f77e811531.psmdcp" Id="R0a9aa6c02f7448a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ff377843e1348a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62a816bb58f744be806cd4916755af7b.psmdcp" Id="R76a29466673e4439" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Financial-information" sheetId="1" r:id="rId2"/>
     <x:sheet name="Corporate-governance" sheetId="2" r:id="rId3"/>
     <x:sheet name="The-norconsult-share" sheetId="3" r:id="rId4"/>
     <x:sheet name="Stock-exchange-and-press-releas" sheetId="4" r:id="rId5"/>
     <x:sheet name="Annet" sheetId="5" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Side</x:t>
   </x:si>
   <x:si>
     <x:t>Sist oppdatert</x:t>
   </x:si>
   <x:si>
     <x:t>Ansvarlig 1</x:t>
   </x:si>
   <x:si>
     <x:t>Ansvarlig 2</x:t>
   </x:si>
   <x:si>
     <x:t>E-post sendt</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/financial-information/</x:t>
   </x:si>
   <x:si>
-    <x:t>21.08.2026 09:40</x:t>
+    <x:t>26.08.2026 08:18</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/financial-information/annual-reports/</x:t>
   </x:si>
   <x:si>
     <x:t>10.04.2026 05:11</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/financial-information/webcasts/</x:t>
   </x:si>
   <x:si>
     <x:t>16.02.2024 09:38</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/financial-information/webcasts/2023-third-quarter-norconsult-webcast/</x:t>
   </x:si>
   <x:si>
     <x:t>21.08.2024 08:32</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/financial-information/webcasts/2023-fourth-quarter-norconsult-webcast/</x:t>
   </x:si>
@@ -120,92 +120,92 @@
   <x:si>
     <x:t>https://investor.norconsult.com/financial-information/webcasts/2025-second-quarter-norconsult-webcast/</x:t>
   </x:si>
   <x:si>
     <x:t>20.08.2025 09:18</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/financial-information/webcasts/2025-third-quarter-norconsult-webcast/</x:t>
   </x:si>
   <x:si>
     <x:t>05.11.2025 10:04</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/financial-information/webcasts/2025-norconsult-fourth-quarter-webcast/</x:t>
   </x:si>
   <x:si>
     <x:t>12.02.2026 12:53</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/financial-information/webcasts/2026-norconsult-first-quarter-webcast/</x:t>
   </x:si>
   <x:si>
     <x:t>12.05.2026 08:02</x:t>
   </x:si>
   <x:si>
+    <x:t>https://investor.norconsult.com/financial-information/webcasts/2026-norconsult-second-quarter-webcast/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2026 08:12</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://investor.norconsult.com/financial-information/financial-calendar/</x:t>
   </x:si>
   <x:si>
     <x:t>04.07.2025 08:44</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/financial-information/calendar-effects/</x:t>
   </x:si>
   <x:si>
     <x:t>13.08.2026 06:42</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/financial-information/financial-targets/</x:t>
   </x:si>
   <x:si>
     <x:t>05.11.2025 06:48</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/financial-information/capital-market-days/</x:t>
   </x:si>
   <x:si>
     <x:t>12.09.2025 12:56</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/financial-information/capital-market-days/norconsult-asa-capital-markets-day-2025/</x:t>
   </x:si>
   <x:si>
     <x:t>02.12.2025 21:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/financial-information/reports-presentations-and-webcasts/</x:t>
   </x:si>
   <x:si>
     <x:t>22.10.2023 19:41</x:t>
   </x:si>
   <x:si>
-    <x:t>https://investor.norconsult.com/financial-information/consensus/</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>https://investor.norconsult.com/financial-information/definitions/</x:t>
   </x:si>
   <x:si>
     <x:t>05.01.2024 12:43</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/corporate-governance/</x:t>
   </x:si>
   <x:si>
     <x:t>28.01.2025 09:47</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/corporate-governance/executive-management-team/</x:t>
   </x:si>
   <x:si>
     <x:t>22.06.2026 10:56</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/corporate-governance/board-of-directors/</x:t>
   </x:si>
   <x:si>
     <x:t>04.06.2026 09:26</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/corporate-governance/governing-policies-and-instructions/</x:t>
@@ -297,51 +297,51 @@
   <x:si>
     <x:t>24.03.2025 10:28</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/the-norconsult-share/analysts/</x:t>
   </x:si>
   <x:si>
     <x:t>03.08.2026 07:17</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/the-norconsult-share/ipo-2023/</x:t>
   </x:si>
   <x:si>
     <x:t>04.03.2024 09:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/the-norconsult-share/why-invest-in-norconsult/</x:t>
   </x:si>
   <x:si>
     <x:t>28.04.2026 09:31</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/stock-exchange-and-press-releases/</x:t>
   </x:si>
   <x:si>
-    <x:t>24.08.2026 01:51</x:t>
+    <x:t>29.09.2026 19:15</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/stock-exchange-and-press-releases/norconsult-intends-to-apply-for-a-listing-on-oslo-boers/</x:t>
   </x:si>
   <x:si>
     <x:t>25.10.2023 06:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/stock-exchange-and-press-releases/norconsult-second-quarter-2023/</x:t>
   </x:si>
   <x:si>
     <x:t>17.10.2023 11:34</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/stock-exchange-and-press-releases/trading-update-third-quarter-and-ytd-2023/</x:t>
   </x:si>
   <x:si>
     <x:t>30.10.2023 08:09</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/stock-exchange-and-press-releases/announcement-of-the-terms-of-the-initial-public-offering/</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/stock-exchange-and-press-releases/norconsult-asa-approval-and-publication-of-prospectus/</x:t>
   </x:si>
@@ -952,50 +952,56 @@
     <x:t>https://investor.norconsult.com/stock-exchange-and-press-releases/norconsult-mandatory-notification-of-trade-by-primary-insider-5/</x:t>
   </x:si>
   <x:si>
     <x:t>03.06.2026 04:59</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/stock-exchange-and-press-releases/norconsult-mandatory-notification-of-trade-by-primary-insider-6/</x:t>
   </x:si>
   <x:si>
     <x:t>04.06.2026 09:24</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/stock-exchange-and-press-releases/norconsult-invitation-to-presentation-of-q2-and-first-half-year-2026-results/</x:t>
   </x:si>
   <x:si>
     <x:t>13.08.2026 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/stock-exchange-and-press-releases/norconsult-q2-and-first-half-year-2026-strong-growth-and-stable-profitability/</x:t>
   </x:si>
   <x:si>
     <x:t>21.08.2026 09:43</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/stock-exchange-and-press-releases/norconsult-corrected-q2-2026-report/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://investor.norconsult.com/stock-exchange-and-press-releases/norconsult-mandatory-notification-of-trade-by-primary-insider-7/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.09.2026 08:33</x:t>
   </x:si>
   <x:si>
     <x:t>https://investor.norconsult.com/search/</x:t>
   </x:si>
   <x:si>
     <x:t>29.09.2023 08:49</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
@@ -2291,51 +2297,51 @@
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F114"/>
+  <x:dimension ref="A1:F115"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
@@ -4574,99 +4580,119 @@
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6">
       <x:c r="A114" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:6">
+      <x:c r="A115" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="B115" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F115" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F2"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">